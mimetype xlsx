--- v0 (2026-06-20)
+++ v1 (2026-10-25)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>072110</t>
   </si>
   <si>
     <t>2007-05-19</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>072112</t>
   </si>
   <si>
     <t>2007-05-26</t>
   </si>
   <si>
     <t>Raceboard Teamracing</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>072004</t>
   </si>
   <si>
     <t>2007-06-09</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>