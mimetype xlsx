--- v0 (2026-06-20)
+++ v1 (2026-10-25)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>052134</t>
   </si>
   <si>
     <t>Vítr z Vihoradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>052122</t>
   </si>
   <si>
     <t>Veterán Cup WS</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>052120</t>
   </si>
   <si>
     <t>Velká cena města Brna - Team racing</t>
   </si>
   <si>
     <t>052112</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>
   <si>
     <t>052002</t>
   </si>