--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -191,51 +191,51 @@
   <si>
     <t>073131</t>
   </si>
   <si>
     <t>2007-08-03</t>
   </si>
   <si>
     <t>Mistrovství světa Cadet 2007</t>
   </si>
   <si>
     <t>Pwlhelli</t>
   </si>
   <si>
     <t>072123</t>
   </si>
   <si>
     <t>2007-08-25</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>071218</t>
   </si>
   <si>
     <t>2007-09-01</t>
   </si>
   <si>
     <t>Hurá do školy</t>
   </si>
   <si>
     <t>071728</t>
   </si>
   <si>
     <t>2007-09-08</t>
   </si>
   <si>
     <t>Grand Prix Bohemia</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>072131</t>
   </si>