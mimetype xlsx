--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -68,51 +68,51 @@
   <si>
     <t>lipno - cerna v poumavi</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>Last Summer Day</t>
   </si>
   <si>
     <t>Lipno - Hrdoňov</t>
   </si>
   <si>
     <t>2018-07-25</t>
   </si>
   <si>
     <t>Pražský točák XVII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-07-05</t>
   </si>
   <si>
     <t>MMČR - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>O krále Šumavy</t>
   </si>
   <si>
     <t>2018-05-12</t>
   </si>
   <si>
     <t>Jarní fireballistická Rozkoš</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>