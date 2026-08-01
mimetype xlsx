--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -140,51 +140,51 @@
   <si>
     <t>YC Kladno Finn Race</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>2018-05-28</t>
   </si>
   <si>
     <t>Finn World Masters</t>
   </si>
   <si>
     <t>EL Balís, Spain</t>
   </si>
   <si>
     <t>2018-05-16</t>
   </si>
   <si>
     <t>Pražský točák VII.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-05-12</t>
   </si>
   <si>
     <t>Mem. Bruno Hámy</t>
   </si>
   <si>
     <t>2018-04-28</t>
   </si>
   <si>
     <t>M.B.Keramika - Palavská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2018-04-14</t>
   </si>
   <si>
     <t>Pohár Haas+Sohn</t>
   </si>
   <si>
     <t>2018-04-07</t>
   </si>