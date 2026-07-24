--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>Prýgl rejs 22</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-06</t>
   </si>
   <si>
     <t>Kiss my RS</t>
   </si>
   <si>
     <t>2025-08-06</t>
   </si>
   <si>
     <t>Prýgl rejs 16</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>Prýgl rejs 15</t>
   </si>
   <si>
     <t>2025-07-27</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>