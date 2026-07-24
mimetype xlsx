--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -83,51 +83,51 @@
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2023-09-17</t>
   </si>
   <si>
     <t>Nedělní rejs V</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Kiss My RS</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Prýgl rejs 19</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-23</t>
   </si>
   <si>
     <t>Prýgl rejs 18</t>
   </si>
   <si>
     <t>2023-07-12</t>
   </si>
   <si>
     <t>Prýgl rejs 12 JMK</t>
   </si>
   <si>
     <t>2023-06-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>