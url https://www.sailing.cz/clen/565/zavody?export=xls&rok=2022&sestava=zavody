--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -155,51 +155,51 @@
   <si>
     <t>Chorvatsko - Marina Kaštela</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Jachtařská liga I.</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Memoriál Miloše Alexy - Krajský přebor</t>
   </si>
   <si>
     <t>2022-05-04</t>
   </si>
   <si>
     <t>Prígl Rejs 3</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>2022-04-20</t>
   </si>
   <si>
     <t>Prígl Rejs 1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>