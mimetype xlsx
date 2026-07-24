--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Mistrovství České republiky</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-09-19</t>
   </si>