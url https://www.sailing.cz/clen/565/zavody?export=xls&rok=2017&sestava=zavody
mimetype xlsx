--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2017-05-28</t>
   </si>
   <si>
     <t>Prigl rejs VIII</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2017-06-10</t>
   </si>
   <si>
     <t>FIFE Cup</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Fb   </t>
   </si>
   <si>
     <t>2017-06-17</t>
   </si>
   <si>
     <t>Jachtařská liga II.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2017-08-05</t>
   </si>