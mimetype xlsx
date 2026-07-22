--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-06-25</t>
   </si>
   <si>
     <t>Cukrovarnická regata</t>
   </si>
   <si>
     <t>Vranov</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2016-07-23</t>
   </si>
   <si>
     <t xml:space="preserve">EUROIMUN-DREI-LANDER-SEGEL-CUP </t>
   </si>
   <si>
     <t>Berzdorfersee</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-08-12</t>
   </si>
   <si>
     <t>Limar Cup</t>
   </si>
   <si>
     <t>Liptovská Mara</t>
   </si>
   <si>
     <t>2016-09-24</t>
   </si>
   <si>
     <t>Jedovnický kapr</t>
   </si>
   <si>
     <t>Jedovnice</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>