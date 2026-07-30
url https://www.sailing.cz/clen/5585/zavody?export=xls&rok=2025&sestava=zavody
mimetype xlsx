--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-08</t>
   </si>
   <si>
     <t>Evropa cup</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Evr  </t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>29. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJB  </t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>