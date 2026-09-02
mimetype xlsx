--- v0 (2026-06-21)
+++ v1 (2026-09-02)
@@ -65,51 +65,51 @@
   <si>
     <t>Těrlická regata</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>Slezská regata</t>
   </si>
   <si>
     <t>2024-08-17</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky (CBT)</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-06-02</t>
   </si>
   <si>
     <t>Plavba Jantarovou stezkou</t>
   </si>
   <si>
     <t>2024-05-11</t>
   </si>
   <si>
     <t>Jarní zíváček</t>
   </si>
   <si>
     <t>2024-05-03</t>
   </si>
   <si>
     <t>Květinová regata I</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
 </sst>
 </file>
 