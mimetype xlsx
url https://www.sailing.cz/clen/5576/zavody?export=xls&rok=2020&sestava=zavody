--- v0 (2026-06-01)
+++ v1 (2026-08-21)
@@ -62,51 +62,51 @@
   <si>
     <t>2020-10-03</t>
   </si>
   <si>
     <t>Memeoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-26</t>
   </si>
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>2020-09-02</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XVIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-08-30</t>
   </si>
   <si>
     <t>Nedění Rejs V</t>
   </si>
   <si>
     <t>2020-08-22</t>
   </si>
   <si>
     <t>Omniplast Cup</t>
   </si>
   <si>
     <t>2020-08-16</t>
   </si>
   <si>
     <t>Nedění Rejs IV</t>
   </si>
   <si>
     <t>2020-06-26</t>
   </si>
   <si>
     <t>MMČR Vaurien 2020 - Šilhánkův memoriál</t>
   </si>