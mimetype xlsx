--- v0 (2026-06-01)
+++ v1 (2026-08-21)
@@ -68,51 +68,51 @@
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2015-06-06</t>
   </si>
   <si>
     <t>Cena Šumavy II.</t>
   </si>
   <si>
     <t>Lipno - Černá v Poš.</t>
   </si>
   <si>
     <t>2015-06-10</t>
   </si>
   <si>
     <t>Prigl Rejs X</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-06-26</t>
   </si>
   <si>
     <t>MČR Vaurien</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2015-07-18</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2015-08-08</t>
   </si>
   <si>
     <t>O pohár primátora</t>
   </si>