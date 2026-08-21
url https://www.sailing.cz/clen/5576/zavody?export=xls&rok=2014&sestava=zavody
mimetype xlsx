--- v0 (2026-06-01)
+++ v1 (2026-08-21)
@@ -56,51 +56,51 @@
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2014-05-03</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2014-05-21</t>
   </si>
   <si>
     <t>Prígl Rejs V</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-06-20</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2014-08-23</t>
   </si>
   <si>
     <t>O pohár Vranova</t>
   </si>
   <si>
     <t>Vranovská přehrada</t>
   </si>
   <si>
     <t>2014-10-04</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
 </sst>
 </file>
 