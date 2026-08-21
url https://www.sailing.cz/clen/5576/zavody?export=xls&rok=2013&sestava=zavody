--- v0 (2026-06-01)
+++ v1 (2026-08-21)
@@ -68,51 +68,51 @@
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Vau  </t>
   </si>
   <si>
     <t>2013-05-01</t>
   </si>
   <si>
     <t>Prigl Rejs I</t>
   </si>
   <si>
     <t>2013-05-08</t>
   </si>
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>2013-05-15</t>
   </si>
   <si>
     <t>Prigl Rejs III</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-06-28</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2013-08-04</t>
   </si>
   <si>
     <t>Prázdninový závod</t>
   </si>
   <si>
     <t>2013-08-11</t>
   </si>
   <si>
     <t>Prázdninový Prigl Rejs 2</t>
   </si>
   <si>
     <t>2013-08-18</t>
   </si>