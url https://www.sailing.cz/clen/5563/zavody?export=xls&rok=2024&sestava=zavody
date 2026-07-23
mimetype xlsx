--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -83,51 +83,51 @@
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Bezdrevský vítr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2024-08-18</t>
   </si>
   <si>
     <t>Nedělní rejs IV</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2024-07-17</t>
   </si>
   <si>
     <t>Prýgl rejs 8</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2024-07-10</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK IV</t>
   </si>
   <si>
     <t>2024-07-04</t>
   </si>
   <si>
     <t>MČR vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2024-05-22</t>
   </si>
   <si>
     <t>Prýgl Rejs JMK II</t>
   </si>
   <si>
     <t>2024-05-19</t>
   </si>