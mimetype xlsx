--- v0 (2026-05-25)
+++ v1 (2026-07-23)
@@ -65,51 +65,51 @@
   <si>
     <t>MČR RS VAREO</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2020-09-20</t>
   </si>
   <si>
     <t>Nedělní Rejs XXIII.</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
     <t>2020-07-29</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 XIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-07-25</t>
   </si>
   <si>
     <t>1. Nechranice Woche</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Rs5  </t>
   </si>
   <si>
     <t>2020-07-18</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
   <si>
     <t>2020-05-27</t>
   </si>
   <si>
     <t>Prígl Rejs 2020 V, pohár JMK</t>
   </si>