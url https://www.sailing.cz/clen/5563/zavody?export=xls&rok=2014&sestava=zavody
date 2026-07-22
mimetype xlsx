--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -65,51 +65,51 @@
   <si>
     <t>Brněnský RStart</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2014-04-26</t>
   </si>
   <si>
     <t>Velká cena YC Lipna</t>
   </si>
   <si>
     <t>Lipno - Lipno n/Vlt.</t>
   </si>
   <si>
     <t>2014-04-30</t>
   </si>
   <si>
     <t>Prígl Rejs II</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-05-03</t>
   </si>
   <si>
     <t>To je celá, to je půl</t>
   </si>
   <si>
     <t>2014-05-08</t>
   </si>
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>2014-05-17</t>
   </si>
   <si>
     <t>Věstonická Venuše RS</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>RsV</t>
   </si>