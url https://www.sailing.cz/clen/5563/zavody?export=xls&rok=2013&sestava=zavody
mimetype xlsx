--- v0 (2026-05-25)
+++ v1 (2026-07-22)
@@ -122,51 +122,51 @@
   <si>
     <t>Prigl Rejs II</t>
   </si>
   <si>
     <t>2013-05-11</t>
   </si>
   <si>
     <t>Jarní závod</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2013-06-01</t>
   </si>
   <si>
     <t>Kiss my RS III</t>
   </si>
   <si>
     <t>2013-06-05</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-06-12</t>
   </si>
   <si>
     <t>Prigl Rejs VII</t>
   </si>
   <si>
     <t>2013-06-19</t>
   </si>
   <si>
     <t>Prigl Rejs VIII</t>
   </si>
   <si>
     <t>2013-06-22</t>
   </si>
   <si>
     <t>The Crown Cup RS Reva</t>
   </si>
   <si>
     <t>2013-07-19</t>
   </si>
   <si>
     <t>MS RS Feva</t>
   </si>