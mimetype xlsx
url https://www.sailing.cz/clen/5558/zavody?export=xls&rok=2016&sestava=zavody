--- v0 (2026-06-27)
+++ v1 (2026-08-12)
@@ -155,51 +155,51 @@
   <si>
     <t>Kiss my RS II</t>
   </si>
   <si>
     <t>2016-08-25</t>
   </si>
   <si>
     <t>MČR - RS Feva</t>
   </si>
   <si>
     <t>2016-09-10</t>
   </si>
   <si>
     <t>Moravia skiff regatta</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2016-09-14</t>
   </si>
   <si>
     <t>Prigl rejs XXIV</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-10-01</t>
   </si>
   <si>
     <t>Česká jachtařská liga III.</t>
   </si>
   <si>
     <t xml:space="preserve">Lig  </t>
   </si>
   <si>
     <t>2016-10-08</t>
   </si>
   <si>
     <t>Lipenský kotrmelec</t>
   </si>
   <si>
     <t>2016-10-22</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
 </sst>
 </file>
 