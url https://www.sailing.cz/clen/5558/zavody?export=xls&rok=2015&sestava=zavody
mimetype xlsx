--- v0 (2026-06-27)
+++ v1 (2026-08-12)
@@ -104,51 +104,51 @@
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>Výroční rejs - 50 let YCLSB</t>
   </si>
   <si>
     <t>2015-05-09</t>
   </si>
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>2015-05-13</t>
   </si>
   <si>
     <t>Prigl Rejs VI</t>
   </si>
   <si>
     <t>2015-05-27</t>
   </si>
   <si>
     <t>Prigl Rejs VIII</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-05-30</t>
   </si>
   <si>
     <t>Kiss my RS I.</t>
   </si>
   <si>
     <t>2015-06-10</t>
   </si>
   <si>
     <t>Prigl Rejs X</t>
   </si>
   <si>
     <t>2015-06-17</t>
   </si>
   <si>
     <t>Prigl Rejs XI</t>
   </si>
   <si>
     <t>2015-06-20</t>
   </si>
   <si>
     <t>Plynovody Praha - The Crown cup</t>
   </si>