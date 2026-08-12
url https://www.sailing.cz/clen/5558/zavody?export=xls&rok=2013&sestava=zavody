--- v0 (2026-06-27)
+++ v1 (2026-08-12)
@@ -149,51 +149,51 @@
   <si>
     <t>Mistrovství ČR - Vítr a slunce</t>
   </si>
   <si>
     <t>2013-08-23</t>
   </si>
   <si>
     <t>Grand prix - MČR</t>
   </si>
   <si>
     <t>Lipno nad Vltavou</t>
   </si>
   <si>
     <t>2013-09-07</t>
   </si>
   <si>
     <t>Borůvková regata</t>
   </si>
   <si>
     <t>2013-09-11</t>
   </si>
   <si>
     <t>Prigl Rejs XI</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-09-27</t>
   </si>
   <si>
     <t>Pohár Fireball a CECC</t>
   </si>
   <si>
     <t>2013-10-02</t>
   </si>
   <si>
     <t>Prigl Rejs XIV</t>
   </si>
   <si>
     <t>2013-10-05</t>
   </si>
   <si>
     <t>Poslední vítr</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2013-10-19</t>
   </si>