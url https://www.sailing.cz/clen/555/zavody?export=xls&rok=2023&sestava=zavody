--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -110,51 +110,51 @@
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Regata Petra Zouhara</t>
   </si>
   <si>
     <t>2023-08-17</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>2023-08-16</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-08-14</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>