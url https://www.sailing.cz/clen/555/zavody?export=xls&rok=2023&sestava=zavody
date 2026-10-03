--- v1 (2026-08-02)
+++ v2 (2026-10-03)
@@ -80,51 +80,51 @@
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO 2023</t>
   </si>
   <si>
     <t>DZIWNÓW</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-19</t>
   </si>
   <si>
     <t>Regata Petra Zouhara</t>
   </si>
   <si>
     <t>2023-08-17</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>2023-08-16</t>
   </si>