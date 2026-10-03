--- v0 (2026-06-03)
+++ v1 (2026-10-03)
@@ -83,51 +83,51 @@
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Lighthouse Cup</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-20</t>
   </si>
   <si>
     <t>Regata Petra Zouhara</t>
   </si>
   <si>
     <t>2022-08-18</t>
   </si>
   <si>
     <t>Kontrolní závod II.</t>
   </si>
   <si>
     <t>2022-08-17</t>
   </si>
   <si>
     <t>Dálková plavba</t>
   </si>
   <si>
     <t>2022-08-15</t>
   </si>
   <si>
     <t>Kontrolní závod I.</t>
   </si>