--- v0 (2026-05-30)
+++ v1 (2026-07-22)
@@ -101,51 +101,51 @@
   <si>
     <t>Cena Sokola</t>
   </si>
   <si>
     <t>orlik - radava</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Přebor ČOS</t>
   </si>
   <si>
     <t>Orlík - Radava</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>Labe - Roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Župní přebor</t>
   </si>
   <si>
     <t>Vranská přehrada</t>
   </si>
   <si>
     <t>2022-05-01</t>
   </si>
   <si>
     <t>Regata Neumann Institut</t>
   </si>
   <si>
     <t>2022-04-30</t>
   </si>
   <si>
     <t>Pohár SOSIOS</t>
   </si>
 </sst>
 </file>
 