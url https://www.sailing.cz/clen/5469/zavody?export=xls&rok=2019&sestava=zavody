--- v0 (2026-05-30)
+++ v1 (2026-07-22)
@@ -128,51 +128,51 @@
   <si>
     <t>2019-08-10</t>
   </si>
   <si>
     <t>Cena Duchcova</t>
   </si>
   <si>
     <t>2019-06-26</t>
   </si>
   <si>
     <t>Přebor ČOS - dálková plavba</t>
   </si>
   <si>
     <t>Orlik Radava</t>
   </si>
   <si>
     <t>2019-06-22</t>
   </si>
   <si>
     <t>Česká brána</t>
   </si>
   <si>
     <t>labe - roudnice</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2019-05-18</t>
   </si>
   <si>
     <t>Župní přebor</t>
   </si>
   <si>
     <t>2019-05-05</t>
   </si>
   <si>
     <t>Pohár  SOSIOS</t>
   </si>
   <si>
     <t>2019-05-04</t>
   </si>
   <si>
     <t>Regata  Neumann Institut</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>