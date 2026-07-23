--- v0 (2026-05-23)
+++ v1 (2026-07-23)
@@ -68,51 +68,51 @@
   <si>
     <t>Miami, FL, USA</t>
   </si>
   <si>
     <t xml:space="preserve">29r  </t>
   </si>
   <si>
     <t>2013 29er USA National Championship</t>
   </si>
   <si>
     <t>2014-04-12</t>
   </si>
   <si>
     <t>29er Easter Regatta</t>
   </si>
   <si>
     <t>Lago di Garda, Arco, Italy</t>
   </si>
   <si>
     <t>2014-06-28</t>
   </si>
   <si>
     <t>III TAPPA CIRCUITO NAZIONALE OPEN BIC</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-07-03</t>
   </si>
   <si>
     <t>MČR - Vítr a slunce</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2014-07-18</t>
   </si>
   <si>
     <t>2. IDJM Open BIC 2014 (championship)</t>
   </si>
   <si>
     <t>Surendorf (Kiel), Germany</t>
   </si>
   <si>
     <t>2014-07-22</t>
   </si>
   <si>
     <t>Open BIC Worlds 2014 - U 19</t>
   </si>