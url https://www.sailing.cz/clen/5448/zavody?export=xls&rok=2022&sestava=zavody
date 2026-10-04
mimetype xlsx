--- v0 (2026-06-02)
+++ v1 (2026-10-04)
@@ -74,51 +74,51 @@
   <si>
     <t>2022-10-15</t>
   </si>
   <si>
     <t>Podzimní Labe</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Lighthouse Cup</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>