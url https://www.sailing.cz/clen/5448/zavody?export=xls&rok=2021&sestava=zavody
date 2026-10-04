--- v0 (2026-06-02)
+++ v1 (2026-10-04)
@@ -74,51 +74,51 @@
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>O pohár města Štětí</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Podzimní regata Václava Vacka 25.ročník</t>
   </si>
   <si>
     <t>Oldřichov</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-04</t>
   </si>
   <si>
     <t>CERE regata</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2021-07-24</t>
   </si>
   <si>
     <t>Letní vánek</t>
   </si>
   <si>
     <t>machovo jezero</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>