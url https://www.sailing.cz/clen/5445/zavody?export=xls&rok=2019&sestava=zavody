--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -107,51 +107,51 @@
   <si>
     <t>2019-08-30</t>
   </si>
   <si>
     <t>MČR - Lipno regata I.</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2019-08-20</t>
   </si>
   <si>
     <t>MISTROVSTVÍ EVROPY LASER U21</t>
   </si>
   <si>
     <t>Dziwnow</t>
   </si>
   <si>
     <t>2019-08-10</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-07-21</t>
   </si>
   <si>
     <t>130. Travemunde Woche 2019 - mistrovství Německa</t>
   </si>
   <si>
     <t>Travemunde, Německo</t>
   </si>
   <si>
     <t>2019-07-13</t>
   </si>
   <si>
     <t>Worlds Youth</t>
   </si>
   <si>
     <t>Gdynia</t>
   </si>
   <si>
     <t>2019-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>