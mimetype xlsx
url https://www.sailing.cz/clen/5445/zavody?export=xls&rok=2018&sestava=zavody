--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">IL4  </t>
   </si>
   <si>
     <t>2018-09-15</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2018-09-07</t>
   </si>
   <si>
     <t>Laser Europacup 2018</t>
   </si>
   <si>
     <t>Attersee, Rakousko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MMČR Bic</t>
   </si>
   <si>
     <t xml:space="preserve">T93  </t>
   </si>
   <si>
     <t>2018-08-11</t>
   </si>
   <si>
     <t>LASER EUROPA CUP POLAND 2018</t>
   </si>
   <si>
     <t>Dziwnow</t>
   </si>
   <si>
     <t>2018-07-09</t>
   </si>
   <si>
     <t>Mistrovství světa Laser 4.7</t>
   </si>