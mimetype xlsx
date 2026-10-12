--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -59,60 +59,60 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-17</t>
   </si>
   <si>
     <t>ČP course Foil</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>FOI</t>
   </si>
   <si>
     <t>2022-09-09</t>
   </si>
   <si>
     <t>Senior cup</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>Senior Cup - Windsurfer</t>
   </si>
   <si>
     <t>jesenice</t>
   </si>
   <si>
-    <t xml:space="preserve">WSR  </t>
+    <t>WSR</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Nechranická buchta</t>
   </si>
   <si>
     <t xml:space="preserve">IQ19 </t>
   </si>
   <si>
     <t>2022-05-23</t>
   </si>
   <si>
     <t>Raceboard World Championships 2022</t>
   </si>
   <si>
     <t>Balaton</t>
   </si>
   <si>
     <t>2022-05-14</t>
   </si>
   <si>
     <t>Věstonická Venuše</t>
   </si>