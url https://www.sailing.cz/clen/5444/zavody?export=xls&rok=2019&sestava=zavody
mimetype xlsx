--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2019-09-22</t>
   </si>
   <si>
     <t>RS:X World Championships</t>
   </si>
   <si>
     <t>Torbole, Itálie</t>
   </si>
   <si>
     <t xml:space="preserve">Rsx  </t>
   </si>
   <si>
     <t>2019-08-29</t>
   </si>
   <si>
     <t>MMČR Bic, Rac</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2019-07-06</t>
   </si>
   <si>
     <t>Nations CUP 2019</t>
   </si>
   <si>
     <t>Warnemünder Woche</t>
   </si>
   <si>
     <t>2019-07-05</t>
   </si>
   <si>
     <t>2019 Raceboard World Championships</t>
   </si>
   <si>
     <t>Warnemünde, Germany</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
     <t>Cena YCN</t>
   </si>