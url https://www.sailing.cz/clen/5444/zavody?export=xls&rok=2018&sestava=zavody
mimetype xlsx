--- v0 (2026-06-06)
+++ v1 (2026-08-10)
@@ -68,51 +68,51 @@
   <si>
     <t>velke darko</t>
   </si>
   <si>
     <t xml:space="preserve">Rac  </t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MMČR Bic</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2018-08-22</t>
   </si>
   <si>
     <t>Raceboard European Championships 2018</t>
   </si>
   <si>
     <t>Kizezers Lake, Riga, Lotyšsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2018-06-25</t>
   </si>
   <si>
     <t>Raceboard World Championships 2018</t>
   </si>
   <si>
     <t>Blanes, Španělsko</t>
   </si>
   <si>
     <t>2018-06-16</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2018-06-02</t>
   </si>
   <si>
     <t>Pohár Rozkoše</t>
   </si>