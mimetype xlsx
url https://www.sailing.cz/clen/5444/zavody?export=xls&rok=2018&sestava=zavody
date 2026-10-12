--- v1 (2026-08-10)
+++ v2 (2026-10-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-09-08</t>
   </si>
   <si>
     <t>Czech Supercup</t>
   </si>
   <si>
     <t>velke darko</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MMČR Bic</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2018-08-22</t>
   </si>
   <si>
     <t>Raceboard European Championships 2018</t>
   </si>
   <si>
     <t>Kizezers Lake, Riga, Lotyšsko</t>
   </si>
   <si>
     <t>OT</t>
   </si>
   <si>
     <t>2018-06-25</t>
   </si>