--- v0 (2026-06-06)
+++ v1 (2026-10-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2014-05-17</t>
   </si>
   <si>
     <t>Věstonická Venuše WS</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2014-08-28</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2014-09-22</t>
   </si>
   <si>
     <t>Raceboard Worlds 2014 - Women</t>
   </si>
   <si>
     <t>Blanes, Španělsko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>