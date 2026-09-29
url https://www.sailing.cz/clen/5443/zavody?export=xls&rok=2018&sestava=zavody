--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2018-09-21</t>
   </si>
   <si>
     <t>ČP Slalom IX.</t>
   </si>
   <si>
     <t>nove mlyny</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>2018-08-30</t>
   </si>
   <si>
     <t>MMČR Bic</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2018-08-25</t>
   </si>
   <si>
     <t>MČR - Nechranická buchta</t>
   </si>
   <si>
     <t>2018-06-25</t>
   </si>
   <si>
     <t>Raceboard World Championships 2018</t>
   </si>
   <si>
     <t>Blanes, Španělsko</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>