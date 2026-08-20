--- v0 (2026-05-31)
+++ v1 (2026-08-20)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2015-04-03</t>
   </si>
   <si>
     <t>The first of the Kings</t>
   </si>
   <si>
     <t>Loano-Italy</t>
   </si>
   <si>
     <t xml:space="preserve">M24  </t>
   </si>
   <si>
     <t>2015-04-15</t>
   </si>
   <si>
     <t>Pražský Točák III.</t>
   </si>
   <si>
     <t>Vltava - Praha pod Vyšehradem</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-04-22</t>
   </si>
   <si>
     <t>Pražský Točák</t>
   </si>
   <si>
     <t>2015-04-25</t>
   </si>
   <si>
     <t>Velká cena RODOP</t>
   </si>
   <si>
     <t>Lipno - Kovářovská zátoka</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>