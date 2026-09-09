--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -62,51 +62,51 @@
   <si>
     <t>2010-04-17</t>
   </si>
   <si>
     <t>I. Jesenický maratón</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Fun  </t>
   </si>
   <si>
     <t>2010-04-24</t>
   </si>
   <si>
     <t>Luky Regata</t>
   </si>
   <si>
     <t>2010-05-08</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>2010-05-15</t>
   </si>
   <si>
     <t>Altošův Vymácháč</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2010-06-19</t>
   </si>
   <si>
     <t>Velká cena Dářka</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2010-08-07</t>
   </si>
   <si>
     <t>Sdružený krajský přebor KSJ 14+15</t>
   </si>