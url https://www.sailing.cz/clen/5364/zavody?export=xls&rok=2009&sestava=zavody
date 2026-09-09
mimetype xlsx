--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -116,51 +116,51 @@
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
     <t>092005</t>
   </si>
   <si>
     <t>2009-06-13</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>092006</t>
   </si>
   <si>
     <t>2009-06-20</t>
   </si>
   <si>
     <t>Velká cena Dářka</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>091508</t>
   </si>
   <si>
     <t>2009-08-08</t>
   </si>
   <si>
     <t xml:space="preserve">Sdružený krajský přebor </t>
   </si>
   <si>
     <t>091509</t>
   </si>
   <si>
     <t>2009-08-15</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>091616</t>
   </si>
   <si>
     <t>2009-08-22</t>
   </si>