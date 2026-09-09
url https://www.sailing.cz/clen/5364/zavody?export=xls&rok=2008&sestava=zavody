--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -95,51 +95,51 @@
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>081503</t>
   </si>
   <si>
     <t>2008-05-25</t>
   </si>
   <si>
     <t>Luky Regata</t>
   </si>
   <si>
     <t>081507</t>
   </si>
   <si>
     <t>2008-08-02</t>
   </si>
   <si>
     <t>Femina regata a Senio Cup</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>081508</t>
   </si>
   <si>
     <t>2008-08-09</t>
   </si>
   <si>
     <t>Sdružený krajský přebor</t>
   </si>
   <si>
     <t>081509</t>
   </si>
   <si>
     <t>2008-08-16</t>
   </si>
   <si>
     <t>Senior Cup</t>
   </si>
   <si>
     <t>081614</t>
   </si>
   <si>
     <t>2008-08-23</t>
   </si>