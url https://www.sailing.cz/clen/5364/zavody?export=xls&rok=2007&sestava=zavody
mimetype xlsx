--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -83,51 +83,51 @@
   <si>
     <t>Jarní pohár WCVD</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>071502</t>
   </si>
   <si>
     <t>2007-05-12</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>071514</t>
   </si>
   <si>
     <t>2007-05-26</t>
   </si>
   <si>
     <t>Luky regata</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>072005</t>
   </si>
   <si>
     <t>2007-06-16</t>
   </si>
   <si>
     <t>Jarní cena Dářka</t>
   </si>
   <si>
     <t>071515</t>
   </si>
   <si>
     <t>2007-07-21</t>
   </si>
   <si>
     <t>Sranda oupen</t>
   </si>
   <si>
     <t>071506</t>
   </si>
   <si>
     <t>2007-08-04</t>
   </si>