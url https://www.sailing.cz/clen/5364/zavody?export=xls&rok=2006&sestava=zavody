--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>061603</t>
   </si>
   <si>
     <t>2006-04-29</t>
   </si>
   <si>
     <t>YCT maraton</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>061501</t>
   </si>
   <si>
     <t>2006-05-06</t>
   </si>
   <si>
     <t>Jesenický pohár</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>061605</t>
   </si>
   <si>
     <t>2006-05-13</t>
   </si>
   <si>
     <t>Cena Lučana+Sdruž.kraj.přebor</t>
   </si>