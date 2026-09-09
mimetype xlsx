--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>052134</t>
   </si>
   <si>
     <t>Vítr z Vihoradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>052002</t>
   </si>
   <si>
     <t>Moravský pohár + KP</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>052001</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>051624</t>
   </si>
   <si>
     <t>Pohár prezidenta</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>