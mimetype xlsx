--- v0 (2026-05-24)
+++ v1 (2026-09-09)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>042129</t>
   </si>
   <si>
     <t>Vítr z Vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>042001</t>
   </si>
   <si>
     <t>Pohár Vysočiny</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>SLF</t>
   </si>
   <si>
     <t>041715</t>
   </si>
   <si>
     <t>Český Pohár + přebor KSJ 11+16+17</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>041616</t>
   </si>