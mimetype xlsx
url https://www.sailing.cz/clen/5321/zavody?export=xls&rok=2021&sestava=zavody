--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -71,51 +71,51 @@
   <si>
     <t xml:space="preserve">ORC  </t>
   </si>
   <si>
     <t>2021-10-30</t>
   </si>
   <si>
     <t>Trogirska regata</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2021-10-09</t>
   </si>
   <si>
     <t>25. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko - Murter</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-09-10</t>
   </si>
   <si>
     <t>20. Arodem PÁLAVSKÁ REGATA</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t xml:space="preserve">IL7  </t>
   </si>
   <si>
     <t>2021-08-28</t>
   </si>
   <si>
     <t>Lipenský vítr</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>