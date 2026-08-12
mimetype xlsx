--- v0 (2026-06-12)
+++ v1 (2026-08-12)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2020-10-10</t>
   </si>
   <si>
     <t>24. Česká námořní rallye</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2020-09-27</t>
   </si>
   <si>
     <t>Erste premier Trophy 20</t>
   </si>
   <si>
     <t>Biograd N.Moru</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
   <si>
     <t>2020-09-05</t>
   </si>
   <si>
     <t>Centomiglia Internazionale del Garda</t>
   </si>
   <si>
     <t>Lago di Garda</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>