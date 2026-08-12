--- v0 (2026-06-10)
+++ v1 (2026-08-12)
@@ -197,51 +197,51 @@
   <si>
     <t>Modrá stuha Pojišťovny</t>
   </si>
   <si>
     <t>Svět</t>
   </si>
   <si>
     <t>2013-10-05</t>
   </si>
   <si>
     <t>Konec v Plzni</t>
   </si>
   <si>
     <t>2013-10-12</t>
   </si>
   <si>
     <t>Jihočeská žába</t>
   </si>
   <si>
     <t>2013-10-19</t>
   </si>
   <si>
     <t>Optimist Race</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-12-28</t>
   </si>
   <si>
     <t>Polish National Championship</t>
   </si>
   <si>
     <t>Mazurian Lakes</t>
   </si>
   <si>
     <t>2013-12-29</t>
   </si>
   <si>
     <t>Lipno Cup</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>