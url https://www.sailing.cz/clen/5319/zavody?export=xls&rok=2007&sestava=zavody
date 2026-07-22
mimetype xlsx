--- v0 (2026-05-23)
+++ v1 (2026-07-22)
@@ -194,51 +194,51 @@
   <si>
     <t>Bolevák</t>
   </si>
   <si>
     <t>071728</t>
   </si>
   <si>
     <t>2007-09-08</t>
   </si>
   <si>
     <t>Grand Prix Bohemia</t>
   </si>
   <si>
     <t>077004</t>
   </si>
   <si>
     <t>2007-10-13</t>
   </si>
   <si>
     <t>MČR - 11.Česká námořní rally</t>
   </si>
   <si>
     <t>Biograd - Chorvatsko</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>081701</t>
   </si>
   <si>
     <t>2007-12-29</t>
   </si>
   <si>
     <t>Jardův pohár</t>
   </si>
   <si>
     <t xml:space="preserve">DN   </t>
   </si>
   <si>
     <t>081708</t>
   </si>
   <si>
     <t>2007-12-30</t>
   </si>
   <si>
     <t>Pohár 311. Perutě</t>
   </si>
 </sst>
 </file>
 